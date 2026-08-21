--- v0 (2026-05-29)
+++ v1 (2026-08-21)
@@ -4393,50 +4393,51 @@
                       <w:r w:rsidRPr="00536116">
                         <w:t>Introduce yourself and your business. Describe what are you selling, and why it is valuable and unique. Highlight some of your progress and achievements to date that show your business is already underway.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B724F4" w:rsidRPr="00536116">
         <w:t>Business Description</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-316115155"/>
         <w:placeholder>
           <w:docPart w:val="FCC4BE2A22404C58909D796DC41A4925"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="70F8F8FD" w14:textId="358067F4" w:rsidR="00D36472" w:rsidRPr="00536116" w:rsidRDefault="00745A7C" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Business Description</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="77D30B0D" w14:textId="77777777" w:rsidR="00745A7C" w:rsidRDefault="00745A7C" w:rsidP="00745A7C"/>
     <w:bookmarkStart w:id="3" w:name="_Toc214550850"/>
     <w:p w14:paraId="37367105" w14:textId="1A20CFDD" w:rsidR="0064515E" w:rsidRPr="008B3D98" w:rsidRDefault="00EB2968" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -4559,50 +4560,51 @@
                       <w:r w:rsidRPr="00EB2968">
                         <w:t>Summarize the opportunity for your business. Use relevant data, trends or an industry analysis to show there is demand. Include a brief overview of your target market and analysis of competitors to demonstrate your understanding of the industry.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B724F4" w:rsidRPr="00536116">
         <w:t>Market Opportunity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1133841869"/>
         <w:placeholder>
           <w:docPart w:val="CC5C7D0EA280412D9B86B9AD5D934415"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="20B77E84" w14:textId="7EB531D3" w:rsidR="00763B65" w:rsidRPr="00536116" w:rsidRDefault="00D515F0" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Market Opportunity</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="06B49ADB" w14:textId="77777777" w:rsidR="000A4A81" w:rsidRDefault="000A4A81" w:rsidP="00A22DD0"/>
     <w:bookmarkStart w:id="4" w:name="_Toc214550851"/>
     <w:p w14:paraId="787DE45C" w14:textId="25B75E97" w:rsidR="00B724F4" w:rsidRDefault="00A87FFB" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -4714,50 +4716,51 @@
                       <w:r w:rsidRPr="00536116">
                         <w:t>Outline your strategy for attracting and retaining customers. Be specific about how you will reach your target audience and what marketing activities you will use to promote your products and services.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B724F4" w:rsidRPr="00536116">
         <w:t>Marketing Activities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1234442403"/>
         <w:placeholder>
           <w:docPart w:val="FA1DDA74A53A459FAE9308BAC300DF46"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="74FE6B34" w14:textId="78653F25" w:rsidR="00763B65" w:rsidRPr="00536116" w:rsidRDefault="00DB0513" w:rsidP="00A22DD0">
           <w:r>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidR="00605AA5">
             <w:t xml:space="preserve">tart writing </w:t>
           </w:r>
           <w:r w:rsidR="000E5E37">
             <w:t xml:space="preserve">your </w:t>
           </w:r>
           <w:r w:rsidR="00605AA5" w:rsidRPr="000E5E37">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Marketing Activities</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> here..</w:t>
           </w:r>
           <w:r w:rsidR="00605AA5">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00BC4E6E" w:rsidRPr="00536116">
@@ -4900,50 +4903,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve">your business will run day-to-day. Describe your staffing, business location, production or service delivery process, delivery, policies and any other systems or procedures that support daily operations. Show that your business is set up to operate efficiently and effectively. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="888234158"/>
         <w:placeholder>
           <w:docPart w:val="024FEEDE07544C2285FD9CF8758CF381"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0CD79406" w14:textId="355DA62B" w:rsidR="00763B65" w:rsidRPr="00536116" w:rsidRDefault="004C60C4" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Operations</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="56D3EC09" w14:textId="77777777" w:rsidR="000A4A81" w:rsidRDefault="000A4A81" w:rsidP="00A22DD0"/>
     <w:p w14:paraId="4ABD7425" w14:textId="1F1A8102" w:rsidR="004D0273" w:rsidRPr="004D0273" w:rsidRDefault="00B724F4" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc214550853"/>
       <w:r w:rsidRPr="00536116">
@@ -5054,50 +5058,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="378925A3" w14:textId="31BA15E8" w:rsidR="004D0273" w:rsidRPr="00EB2968" w:rsidRDefault="004D0273" w:rsidP="00A22DD0">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Provide a high-level overview of your financial forecast for your first year. Include key figures such as projected revenue, expenses, profit or loss, and break-even points. Highlight any growth expectations or financial milestones.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-454872197"/>
         <w:placeholder>
           <w:docPart w:val="AAF7D3A626124E4991A51DCAF62846FD"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1F33D21C" w14:textId="3F1DA86E" w:rsidR="00763B65" w:rsidRPr="00536116" w:rsidRDefault="004C60C4" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Financial Summary</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1DED6FCF" w14:textId="77777777" w:rsidR="000A4A81" w:rsidRDefault="000A4A81" w:rsidP="00A22DD0"/>
     <w:p w14:paraId="4964EFB3" w14:textId="41DEDDBD" w:rsidR="004D0273" w:rsidRPr="004D0273" w:rsidRDefault="00325871" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc214550854"/>
       <w:r w:rsidRPr="00536116">
@@ -5210,59 +5215,60 @@
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Important:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> Click this box and press Delete after completing this section.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="74EFDCFA" w14:textId="6D6D97AA" w:rsidR="004D0273" w:rsidRPr="00EB2968" w:rsidRDefault="004D0273" w:rsidP="00A22DD0">
                       <w:r w:rsidRPr="00536116">
                         <w:t>If you are seeking funding, clearly state how much you need and how it will be used. Break down the request into categories such as equipment, inventory, marketing costs, salaries or working capital.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="0BD64838" w14:textId="7AA76BED" w:rsidR="004D4587" w:rsidRPr="00F51106" w:rsidRDefault="00000000" w:rsidP="00A22DD0">
+    <w:p w14:paraId="0BD64838" w14:textId="7AA76BED" w:rsidR="004D4587" w:rsidRPr="00F51106" w:rsidRDefault="00CF2983" w:rsidP="00A22DD0">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1238395281"/>
           <w:placeholder>
             <w:docPart w:val="C6E6572E722340EBA7AACCD383F42743"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C60C4" w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidR="004C60C4" w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">the </w:t>
           </w:r>
           <w:r w:rsidR="004C60C4" w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>ASK</w:t>
           </w:r>
           <w:r w:rsidR="004C60C4" w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -5522,50 +5528,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008B7128" w:rsidRPr="00536116">
         <w:t xml:space="preserve">Business </w:t>
       </w:r>
       <w:r w:rsidR="009052F7" w:rsidRPr="00536116">
         <w:t>Description</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1301884972"/>
         <w:placeholder>
           <w:docPart w:val="214554E85F374EAF9F2A6931FC626CB1"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7B6E08D0" w14:textId="4D8C7C97" w:rsidR="003B3C6F" w:rsidRPr="00134DB6" w:rsidRDefault="003B3C6F" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Business Description</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="79545D31" w14:textId="77777777" w:rsidR="00AE3698" w:rsidRDefault="00AE3698" w:rsidP="00A22DD0"/>
     <w:p w14:paraId="0F9C394B" w14:textId="27A486E4" w:rsidR="003B3C6F" w:rsidRPr="003B3C6F" w:rsidRDefault="005A7785" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc214550857"/>
       <w:r w:rsidRPr="00536116">
         <w:t xml:space="preserve">Ownership </w:t>
@@ -5678,50 +5685,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="287D2C30" w14:textId="32975214" w:rsidR="003B3C6F" w:rsidRPr="00EB2968" w:rsidRDefault="003B3C6F" w:rsidP="00A22DD0">
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve">Briefly describe each owner, manager or member of the executive team. Highlight their relevant experience, qualifications and skills that support the success of the business. Connect each team members background to the needs of the business. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="243767589"/>
         <w:placeholder>
           <w:docPart w:val="778F20D142184C7BBC405A85887C3A0B"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="003E4723" w14:textId="07BD3C3A" w:rsidR="003B3C6F" w:rsidRPr="00134DB6" w:rsidRDefault="003B3C6F" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00E621AB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Ownership and Management Team</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0069C782" w14:textId="77777777" w:rsidR="00AE3698" w:rsidRDefault="00AE3698" w:rsidP="00A22DD0"/>
     <w:bookmarkStart w:id="11" w:name="_Toc214550858"/>
     <w:p w14:paraId="5FD530BA" w14:textId="5F483539" w:rsidR="00134DB6" w:rsidRPr="00134DB6" w:rsidRDefault="00AE3698" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -5838,50 +5846,51 @@
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004D3316" w:rsidRPr="00536116">
         <w:t xml:space="preserve">Products </w:t>
       </w:r>
       <w:r w:rsidR="00763B65" w:rsidRPr="00536116">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="004D3316" w:rsidRPr="00536116">
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="468940635"/>
         <w:placeholder>
           <w:docPart w:val="4B84398F597544EFA8C830614B20936D"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="54E85441" w14:textId="3C0CCFAD" w:rsidR="009C0441" w:rsidRPr="00134DB6" w:rsidRDefault="00134DB6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Products and Service</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3533B23B" w14:textId="65DCF432" w:rsidR="00D21D21" w:rsidRDefault="00D21D21" w:rsidP="006E7739"/>
     <w:bookmarkStart w:id="12" w:name="_Toc214550859"/>
     <w:p w14:paraId="7F273033" w14:textId="68910870" w:rsidR="009052F7" w:rsidRPr="00536116" w:rsidRDefault="00D21D21" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6030,50 +6039,51 @@
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FC70EC" w:rsidRPr="00536116">
         <w:t>Mission</w:t>
       </w:r>
       <w:r w:rsidR="009052F7" w:rsidRPr="00536116">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00FC70EC" w:rsidRPr="00536116">
         <w:t>Vision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1878206215"/>
         <w:placeholder>
           <w:docPart w:val="D9FC1E95C57044F39325E79D4D1EF2FF"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="06D9E3CD" w14:textId="355A48E6" w:rsidR="009C0441" w:rsidRPr="00CD04D6" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Mission and Vision</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="79F88B4B" w14:textId="77777777" w:rsidR="00CD04D6" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0"/>
     <w:p w14:paraId="5E225E98" w14:textId="6FBCD66C" w:rsidR="00CD04D6" w:rsidRPr="00CD04D6" w:rsidRDefault="005A7785" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc214550860"/>
       <w:r w:rsidRPr="00536116">
@@ -6184,50 +6194,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="303EE2F6" w14:textId="13284EBF" w:rsidR="00CD04D6" w:rsidRPr="00EB2968" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0">
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve">Summarize any steps you’ve already taken to start or grow your business. This could include research, product development, equipment purchases, partnerships or early sales. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1251999157"/>
         <w:placeholder>
           <w:docPart w:val="0CD15F581E714ABA98ECD015D71225A0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3C15D3EE" w14:textId="0F54819D" w:rsidR="009C0441" w:rsidRPr="00536116" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Progress and Status</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="05EB9234" w14:textId="77777777" w:rsidR="00CD04D6" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0"/>
     <w:p w14:paraId="33B7D57A" w14:textId="62FF0C47" w:rsidR="005770B3" w:rsidRPr="00CD04D6" w:rsidRDefault="008B7128" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc214550861"/>
       <w:r w:rsidRPr="00536116">
         <w:t xml:space="preserve">Business Goals </w:t>
@@ -6676,50 +6687,51 @@
                         </w:rPr>
                         <w:t>Long term:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve"> Aspirational goals for the next 5 to 10 years.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="791715871"/>
         <w:placeholder>
           <w:docPart w:val="F1C2FEFA60BB4504B35D85804BDE90E7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="54C40F5C" w14:textId="231441CC" w:rsidR="009C0441" w:rsidRPr="00CD04D6" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00E621AB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Business Goals and Milestones</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3E0B17B2" w14:textId="77777777" w:rsidR="00D21D21" w:rsidRDefault="00D21D21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="303139" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -7083,50 +7095,51 @@
                       <w:r w:rsidRPr="00536116">
                         <w:t>For example, if you sell used electric vehicles in Kelowna, focus on statistics related to sales in British Columbia rather than global auto sales. Assume your reader is not an expert – offer enough background to help them understand the industry’s structure, size and direction</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008B7128" w:rsidRPr="00536116">
         <w:t>Industry Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="164448032"/>
         <w:placeholder>
           <w:docPart w:val="B50F50E64150435889B370167F008990"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0CC2BBD3" w14:textId="2034B40E" w:rsidR="00233919" w:rsidRPr="00536116" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Industry Overview</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="22405CC5" w14:textId="6BF9B6A6" w:rsidR="00CD04D6" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0"/>
     <w:bookmarkStart w:id="17" w:name="_Toc214550864"/>
     <w:p w14:paraId="2792DCCD" w14:textId="6B6ADCDA" w:rsidR="00CD04D6" w:rsidRPr="00CD04D6" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7333,50 +7346,51 @@
                       <w:r w:rsidRPr="00536116">
                         <w:t>Market data</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00287AFC" w:rsidRPr="00536116">
         <w:t>Trend Analysis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1947764782"/>
         <w:placeholder>
           <w:docPart w:val="4B2EA28F792243739F8BE1A845423A74"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6EBA8F76" w14:textId="69E10ADB" w:rsidR="0076690D" w:rsidRPr="00536116" w:rsidRDefault="00CD04D6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Trend Analysis</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="18" w:name="_Toc214550865"/>
     <w:p w14:paraId="68B76101" w14:textId="1067A32B" w:rsidR="00DF2BAA" w:rsidRPr="00A235DB" w:rsidRDefault="00A235DB" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -7574,50 +7588,51 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0068524C" w:rsidRPr="00536116">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C51ADA" w:rsidRPr="00A235DB">
         <w:t>Target</w:t>
       </w:r>
       <w:r w:rsidR="00C51ADA" w:rsidRPr="00536116">
         <w:t xml:space="preserve"> Market - Important</w:t>
       </w:r>
       <w:r w:rsidR="00905D20" w:rsidRPr="00536116">
         <w:t xml:space="preserve"> Demographics</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1042014017"/>
         <w:placeholder>
           <w:docPart w:val="85C3BFAC6B94471A8D3B734447FE65D7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6644A4D6" w14:textId="1345B590" w:rsidR="00387BA0" w:rsidRPr="00A235DB" w:rsidRDefault="00A235DB" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00E621AB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Market Size and Demographics</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="24C0580E" w14:textId="77777777" w:rsidR="00A235DB" w:rsidRDefault="00A235DB" w:rsidP="00A22DD0"/>
     <w:bookmarkStart w:id="19" w:name="_Toc214550866"/>
     <w:p w14:paraId="6A397C46" w14:textId="3A74D7C3" w:rsidR="00A235DB" w:rsidRPr="00A235DB" w:rsidRDefault="00D21D21" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -8242,50 +8257,51 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C51ADA" w:rsidRPr="00A235DB">
         <w:t xml:space="preserve">Target Market - </w:t>
       </w:r>
       <w:r w:rsidR="00905D20" w:rsidRPr="00A235DB">
         <w:t xml:space="preserve">Psychographic and </w:t>
       </w:r>
       <w:r w:rsidR="009754E5" w:rsidRPr="00A235DB">
         <w:t>Purchase Preferences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="-1168404654"/>
         <w:placeholder>
           <w:docPart w:val="5CAEC353C3AA4063923244CE1CBAE4B4"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="47305173" w14:textId="3EEFB6A5" w:rsidR="00905D20" w:rsidRPr="001B7751" w:rsidRDefault="001B7751" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00E621AB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Psychographic and Lifestyle Characteristics</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="20" w:name="_Toc214550867"/>
     <w:p w14:paraId="6B59B2BC" w14:textId="537F1575" w:rsidR="001B7751" w:rsidRPr="001B7751" w:rsidRDefault="00D21D21" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8487,50 +8503,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001B7751" w:rsidRPr="00536116">
         <w:t>Target Market – Customer Profile or Persona</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="001B7751" w:rsidRPr="00536116">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2135169043"/>
         <w:placeholder>
           <w:docPart w:val="A8B95D79D316434F91FE1E565C4BB74B"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1F9337E2" w14:textId="264A1939" w:rsidR="002C5751" w:rsidRPr="001B7751" w:rsidRDefault="001B7751" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00A22DD0">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="000825C8">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Target Market (Segments) or Persona(s)</w:t>
           </w:r>
           <w:r w:rsidRPr="00A22DD0">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0B367F23" w14:textId="77777777" w:rsidR="001B7751" w:rsidRDefault="001B7751" w:rsidP="00A22DD0"/>
     <w:p w14:paraId="2C299224" w14:textId="151AF65F" w:rsidR="008B7128" w:rsidRPr="00536116" w:rsidRDefault="00B66AA7" w:rsidP="001A4E1B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc214550868"/>
       <w:r w:rsidRPr="001B7751">
@@ -8776,50 +8793,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2E32ED65" w14:textId="32B23C30" w:rsidR="007B53F6" w:rsidRPr="00EB2968" w:rsidRDefault="001A4E1B" w:rsidP="007B53F6">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Also consider looking beyond your immediate market. Businesses serving different geographic regions or a different customer base can still offer valuable insights. Even if they are not directly related to your business industry, learning from their successes and challenges can help inform your own strategy. AI tools can help scrape and summarize competitor data, pricing and customer reviews.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="874973569"/>
         <w:placeholder>
           <w:docPart w:val="A2D590A73D5A43FB83DE6024844D0F7F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6E673416" w14:textId="65308788" w:rsidR="008B7128" w:rsidRDefault="001A4E1B" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing a </w:t>
           </w:r>
           <w:r w:rsidRPr="001A4E1B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Competitive Analysis</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here……</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="477D555E" w14:textId="77777777" w:rsidR="00390D62" w:rsidRPr="00536116" w:rsidRDefault="00390D62" w:rsidP="00A22DD0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable6Colorful"/>
         <w:tblW w:w="10716" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -10166,50 +10184,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006055D7" w:rsidRPr="00536116">
         <w:t xml:space="preserve">Unique Selling Proposition </w:t>
       </w:r>
       <w:r w:rsidR="1F4ED35C" w:rsidRPr="00536116">
         <w:t>(USP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="732201243"/>
         <w:placeholder>
           <w:docPart w:val="CE29791BD6404D0998518E279C5D68D0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="484923BC" w14:textId="37FFD98E" w:rsidR="00CA638E" w:rsidRPr="00536116" w:rsidRDefault="00851467" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00851467">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Unique Selling Proposition</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="459A1225" w14:textId="77777777" w:rsidR="00851467" w:rsidRDefault="00851467" w:rsidP="00851467"/>
     <w:p w14:paraId="05C6A728" w14:textId="6D49DC6C" w:rsidR="00AE01F6" w:rsidRDefault="008B7128" w:rsidP="00AE01F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc214550872"/>
       <w:r w:rsidRPr="00536116">
@@ -10444,50 +10463,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0190B286" w14:textId="63C8E71C" w:rsidR="00AE01F6" w:rsidRPr="00EB2968" w:rsidRDefault="00851467" w:rsidP="00AE01F6">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Include your base price ($) and note any variations that change your pricing structure (e.g. bulk purchase discounts, pre-orders, financing, or customer membership discounts).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="244005665"/>
         <w:placeholder>
           <w:docPart w:val="35C633A9EBCF4C5B8D41A0216DEAD342"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="40AE4D08" w14:textId="36C7DB65" w:rsidR="008B7128" w:rsidRPr="00536116" w:rsidRDefault="00851467" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Pricing Strategy </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t>here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0FB838CE" w14:textId="77777777" w:rsidR="00851467" w:rsidRDefault="00851467" w:rsidP="00851467"/>
     <w:p w14:paraId="731A01B5" w14:textId="2C3887A3" w:rsidR="00AE01F6" w:rsidRDefault="008B7128" w:rsidP="00AE01F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc214550873"/>
       <w:r w:rsidRPr="00536116">
         <w:lastRenderedPageBreak/>
@@ -10700,50 +10720,51 @@
                       <w:r w:rsidRPr="00536116">
                         <w:t>Distributors or partner networks.</w:t>
                       </w:r>
                       <w:r w:rsidR="00AE01F6">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-840850699"/>
         <w:placeholder>
           <w:docPart w:val="DA86C23429EF414B929403169B3240AD"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="69924570" w14:textId="779CEADE" w:rsidR="00CA638E" w:rsidRPr="00536116" w:rsidRDefault="00851467" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00851467">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Distribution Strategy</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2F4F6A4B" w14:textId="77777777" w:rsidR="00851467" w:rsidRDefault="00851467" w:rsidP="00851467"/>
     <w:p w14:paraId="17A86394" w14:textId="59EB34A4" w:rsidR="00F35BBA" w:rsidRDefault="00C51ADA" w:rsidP="00F35BBA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc214550874"/>
       <w:r w:rsidRPr="00536116">
@@ -11194,50 +11215,51 @@
                           <w:numId w:val="43"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00536116">
                         <w:t>Print media such as posters, brochures or signage</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-284813385"/>
         <w:placeholder>
           <w:docPart w:val="BF22675593EF49B9B4BF782F57518BF9"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="294A3096" w14:textId="15C90D35" w:rsidR="00D02D16" w:rsidRPr="00536116" w:rsidRDefault="00851467" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Marketing Channels </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t>here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3DDB7E8E" w14:textId="1875F46A" w:rsidR="005050C6" w:rsidRDefault="005050C6" w:rsidP="006E7739"/>
     <w:bookmarkStart w:id="28" w:name="_Toc214550875"/>
     <w:p w14:paraId="0CFBCB49" w14:textId="002E3B69" w:rsidR="008B7128" w:rsidRPr="00536116" w:rsidRDefault="005050C6" w:rsidP="00A22DD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11351,50 +11373,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00594122" w:rsidRPr="00536116">
         <w:t>Messaging</w:t>
       </w:r>
       <w:r w:rsidR="008B7128" w:rsidRPr="00536116">
         <w:t xml:space="preserve"> Strategy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1511987179"/>
         <w:placeholder>
           <w:docPart w:val="B60351777F314FC280D251DCD0758AA7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2605AE0D" w14:textId="595EF6F6" w:rsidR="00082902" w:rsidRPr="00536116" w:rsidRDefault="00851467" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Messaging Strategy </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t>here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3194C03C" w14:textId="5C48D824" w:rsidR="00CE0167" w:rsidRDefault="00CE0167">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:ascii="BC Sans" w:hAnsi="BC Sans"/>
         </w:rPr>
       </w:pPr>
@@ -11825,50 +11848,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2CD9A857" w14:textId="5F4DB4FC" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00CE0167" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Clearly state your hiring needs. If you have someone in mind for a position, name them and describe their position. If not, list how many people you will need to hire and for which roles.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1791424996"/>
         <w:placeholder>
           <w:docPart w:val="8D2444754710419C9D1FB3ED83E0A25D"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="082D393C" w14:textId="7C29787A" w:rsidR="003C5F19" w:rsidRPr="00536116" w:rsidRDefault="00CE0167" w:rsidP="00CE0167">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing about your </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Management and Team</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="446275F8" w14:textId="77777777" w:rsidR="00CE0167" w:rsidRDefault="00CE0167" w:rsidP="00CE0167"/>
     <w:p w14:paraId="02E09314" w14:textId="25E103FB" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc214550878"/>
       <w:r w:rsidRPr="00536116">
@@ -12086,50 +12110,51 @@
                           <w:numId w:val="76"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r>
                         <w:t>Logistics and operations (e.g., shipping, payment processing, customer support)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1431243564"/>
         <w:placeholder>
           <w:docPart w:val="203F75284DFD40AE9DF55948374AE35F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7F895915" w14:textId="699F1465" w:rsidR="008F7470" w:rsidRPr="00536116" w:rsidRDefault="00CE0167" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing about your </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Location</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6CE1D394" w14:textId="77777777" w:rsidR="00CE0167" w:rsidRDefault="00CE0167" w:rsidP="00CE0167"/>
     <w:p w14:paraId="6369F96B" w14:textId="16DE6553" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc214550879"/>
       <w:r w:rsidRPr="00536116">
         <w:t>Systems</w:t>
@@ -12369,50 +12394,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="537A6D6A" w14:textId="71C80E22" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00006789" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Explain what each system does for your business.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="783928032"/>
         <w:placeholder>
           <w:docPart w:val="5F7ADBF8E5E64B4EA555D693D7F8F8EF"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="74ECB5E6" w14:textId="2790BF80" w:rsidR="008F7470" w:rsidRPr="00536116" w:rsidRDefault="00006789" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing about </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Systems</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="23C6EF1A" w14:textId="77777777" w:rsidR="00006789" w:rsidRDefault="00006789" w:rsidP="00006789"/>
     <w:p w14:paraId="47BF3787" w14:textId="770F5F46" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc214550880"/>
       <w:r w:rsidRPr="00536116">
         <w:t>Equipment</w:t>
@@ -12522,50 +12548,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6A60B1D4" w14:textId="4D5384AE" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00006789" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Describe the equipment you need to make your product or deliver your service. You can include a full list in an appendix if needed.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="956987396"/>
         <w:placeholder>
           <w:docPart w:val="6327F055D50A4EA299B376A700DB882A"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="46A78FDD" w14:textId="5515D136" w:rsidR="008F7470" w:rsidRPr="00536116" w:rsidRDefault="00006789" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing about </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Equipment</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1F896D39" w14:textId="77777777" w:rsidR="00497A31" w:rsidRDefault="00497A31" w:rsidP="006E7739"/>
     <w:p w14:paraId="4EE5CDAD" w14:textId="7FE56CBC" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc214550881"/>
       <w:r w:rsidRPr="00536116">
         <w:lastRenderedPageBreak/>
@@ -12826,50 +12853,51 @@
                           <w:numId w:val="68"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00536116">
                         <w:t>Industry specific training</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1756548549"/>
         <w:placeholder>
           <w:docPart w:val="B01A6656A42C49B7A3AD3744810444E7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="513FA832" w14:textId="773F5AFD" w:rsidR="008F7470" w:rsidRPr="00536116" w:rsidRDefault="00006789" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00006789">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Regulatory or Training Requirements</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="17C0D32E" w14:textId="77777777" w:rsidR="00006789" w:rsidRDefault="00006789" w:rsidP="00006789"/>
     <w:p w14:paraId="734AE383" w14:textId="54929DE9" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc214550882"/>
       <w:r w:rsidRPr="00536116">
@@ -12983,50 +13011,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="76CE1DD7" w14:textId="15AE5AEE" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00006789" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve">List your key suppliers and the materials, goods or services they provide. If you carry an inventory, provide an example of a typical order and include its cost. Large orders or vendor lists can be included in an appendix if needed. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-998652098"/>
         <w:placeholder>
           <w:docPart w:val="27BB4FA917504C5D952FFA5A0FAF1429"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="765002DF" w14:textId="22CCE7D4" w:rsidR="008F7470" w:rsidRPr="00536116" w:rsidRDefault="00006789" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing about </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Suppliers</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>and Inventory</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
@@ -13149,50 +13178,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3D27F8AB" w14:textId="1F58BE55" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00006789" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve">Walk through your production or development process from the moment a customer places an order to when they receive the product or service. Describe how you will handle payment and delivery. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1367212697"/>
         <w:placeholder>
           <w:docPart w:val="66963A25378342229130857041C7E54F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6B5BD8C0" w14:textId="0FB2733D" w:rsidR="008F7470" w:rsidRPr="00536116" w:rsidRDefault="00006789" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Production Processes</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6CB0A12D" w14:textId="77777777" w:rsidR="00497A31" w:rsidRDefault="00497A31" w:rsidP="006E7739"/>
     <w:p w14:paraId="1110EEC3" w14:textId="3654C259" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc214550884"/>
       <w:r w:rsidRPr="00536116">
         <w:lastRenderedPageBreak/>
@@ -13303,50 +13333,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2CA134FA" w14:textId="5BB2FE24" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00006789" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve">Explain how customers can/will pay you (e.g., credit card, e-transfer, cash). Include any payment terms, how you will track payments and manage accounts receivable.   </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="923912552"/>
         <w:placeholder>
           <w:docPart w:val="7A0BA31979E8496BB54B7E9D36F0819E"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="499CC4A4" w14:textId="16A4ED75" w:rsidR="008F7470" w:rsidRPr="00536116" w:rsidRDefault="00006789" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Payments </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Processes</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="50CB62D1" w14:textId="77777777" w:rsidR="00006789" w:rsidRDefault="00006789" w:rsidP="00006789"/>
@@ -13578,50 +13609,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0A1144D3" w14:textId="066CE177" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00006789" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Policies help set clear expectations for both staff and customers.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-573892743"/>
         <w:placeholder>
           <w:docPart w:val="C24C7F1BEDBA46909303EEE056B31F33"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="47181A5F" w14:textId="5EC31846" w:rsidR="00714D02" w:rsidRPr="00536116" w:rsidRDefault="00006789" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00006789">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Customer and Company Policies</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="28EBCA15" w14:textId="77777777" w:rsidR="00D12716" w:rsidRDefault="00D12716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="303139" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -13975,50 +14007,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008B7128" w:rsidRPr="00536116">
         <w:t>Funding Request</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-307322205"/>
         <w:placeholder>
           <w:docPart w:val="460542282AFE4E8582DEC06F2C163345"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="77ECB3EF" w14:textId="437B7037" w:rsidR="00D821C3" w:rsidRPr="00536116" w:rsidRDefault="00B935AE" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Funding Request</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="41B22B43" w14:textId="77777777" w:rsidR="00B935AE" w:rsidRDefault="00B935AE" w:rsidP="00B935AE"/>
     <w:p w14:paraId="3B64999E" w14:textId="718CCD70" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc214550888"/>
       <w:r w:rsidRPr="00536116">
         <w:t>Start Up Costs</w:t>
@@ -14128,50 +14161,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6DF208E3" w14:textId="21ACED13" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00B935AE" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>List major expenses needed to get your business up and running, before you open for business. Explain how you estimated each cost.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1322422405"/>
         <w:placeholder>
           <w:docPart w:val="A8891C583D48477E9B27B02311D20CC7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="16561163" w14:textId="7D208C49" w:rsidR="008B7128" w:rsidRPr="00536116" w:rsidRDefault="00B935AE" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Start-up Costs</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3AFA203B" w14:textId="77777777" w:rsidR="00B935AE" w:rsidRDefault="00B935AE" w:rsidP="00B935AE"/>
     <w:bookmarkStart w:id="42" w:name="_Toc214550889"/>
     <w:p w14:paraId="6DC177BD" w14:textId="64B2D09E" w:rsidR="008834E9" w:rsidRDefault="008834E9" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14281,50 +14315,51 @@
                       <w:r w:rsidRPr="00536116">
                         <w:t xml:space="preserve">These are your regular expenses. Describe your expected ongoing costs and where the numbers come from. Make sure you explain any numbers that seem unusual (like free rent for a few months), explain why. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008B7128" w:rsidRPr="00536116">
         <w:t>Overhead</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="676548174"/>
         <w:placeholder>
           <w:docPart w:val="B8670025D70A43158F7421EDBAD73094"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6EBDF0A7" w14:textId="3B49B913" w:rsidR="008834E9" w:rsidRPr="00536116" w:rsidRDefault="00B935AE" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Overhead costs</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2119126D" w14:textId="26835BCB" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc214550890"/>
       <w:r w:rsidRPr="00536116">
         <w:lastRenderedPageBreak/>
         <w:t>Sales Forecast</w:t>
@@ -14534,50 +14569,51 @@
                           <w:t>write a business plan page</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="003530FD" w:rsidRPr="00536116">
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-702486367"/>
         <w:placeholder>
           <w:docPart w:val="B700726A730245128E08534821D9F12C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0F215EA9" w14:textId="4308B3BF" w:rsidR="00D821C3" w:rsidRPr="00536116" w:rsidRDefault="004B4CE6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Sales Forecast</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="39DBFC7B" w14:textId="77777777" w:rsidR="004B4CE6" w:rsidRDefault="004B4CE6" w:rsidP="004B4CE6"/>
     <w:p w14:paraId="006B2730" w14:textId="3FE47151" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc214550891"/>
       <w:r w:rsidRPr="00536116">
         <w:t xml:space="preserve">Breakeven </w:t>
@@ -14687,50 +14723,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6ECF4E70" w14:textId="79401ED5" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="004B4CE6" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Show when your business is expected to start covering or exceeding monthly operating costs with revenue from sales.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="24460648"/>
         <w:placeholder>
           <w:docPart w:val="C70896D2C8EA4769A721CF76141A10B1"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="072F958C" w14:textId="133097BD" w:rsidR="00D821C3" w:rsidRPr="00536116" w:rsidRDefault="004B4CE6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Breakeven</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="11AC712A" w14:textId="19DF0BFA" w:rsidR="008834E9" w:rsidRDefault="003D77A3" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc214550892"/>
       <w:r w:rsidRPr="00536116">
         <w:t xml:space="preserve">Sales History </w:t>
       </w:r>
@@ -14839,50 +14876,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="452713D8" w14:textId="118264A1" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="004B4CE6" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>If your business is already operating, include any past sales figures. Be specific about how much revenue you’re earned so far.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="396475011"/>
         <w:placeholder>
           <w:docPart w:val="30167C7906C24D24B1F21DBF797C02F6"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="04615DC1" w14:textId="53CB3298" w:rsidR="003D77A3" w:rsidRPr="00536116" w:rsidDel="00143D60" w:rsidRDefault="004B4CE6" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Sales History</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="614FE490" w14:textId="77777777" w:rsidR="004B4CE6" w:rsidRDefault="004B4CE6" w:rsidP="004B4CE6"/>
     <w:p w14:paraId="201F4B06" w14:textId="3560E577" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc214550893"/>
       <w:r w:rsidRPr="00536116">
@@ -14985,75 +15023,91 @@
                           </w:p>
                           <w:p w14:paraId="48E06C4B" w14:textId="77777777" w:rsidR="00DE2CB5" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="69"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00536116">
                               <w:t>Change in cost of raw materials</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="64A751A9" w14:textId="77777777" w:rsidR="00DE2CB5" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="69"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00536116">
                               <w:t>Losing a key team member</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3D896203" w14:textId="03F81FF2" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00DE2CB5" w:rsidP="008834E9">
+                          <w:p w14:paraId="3D896203" w14:textId="6F326976" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00DE2CB5" w:rsidP="008834E9">
                             <w:r w:rsidRPr="00536116">
-                              <w:t>For each risk, explain what you will do to reduce the impact or respond it if happens.</w:t>
+                              <w:t>For each risk, explain what you will do to reduce the impact or respond i</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00397B35">
+                              <w:t>f</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00536116">
+                              <w:t xml:space="preserve"> i</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00397B35">
+                              <w:t>t</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00536116">
+                              <w:t xml:space="preserve"> happens.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2B6136AD" id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:27.6pt;width:529.2pt;height:110.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD28xwuMwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01xoSxs1XS1dipCW&#10;i7TwAY7jNBaOx9huk+Xrd+yk3QLiBZEHy56xz8ycM5PNzdApchLWSdAlzWYpJUJzqKU+lPTb1/2r&#10;FSXOM10zBVqU9FE4erN9+WLTm0Lk0IKqhSUIol3Rm5K23psiSRxvRcfcDIzQ6GzAdszj0R6S2rIe&#10;0TuV5Gm6THqwtbHAhXNovRuddBvxm0Zw/7lpnPBElRRz83G1ca3Cmmw3rDhYZlrJpzTYP2TRMakx&#10;6AXqjnlGjlb+AdVJbsFB42ccugSaRnIRa8BqsvS3ah5aZkSsBclx5kKT+3+w/NPpwXyxxA9vYUAB&#10;YxHO3AP/7oiGXcv0QdxaC30rWI2Bs0BZ0htXTE8D1a5wAaTqP0KNIrOjhwg0NLYLrGCdBNFRgMcL&#10;6WLwhKNx+SZPV3N0cfRl83S+zKMsCSvOz411/r2AjoRNSS2qGuHZ6d75kA4rzldCNAdK1nupVDzY&#10;Q7VTlpwYdkCWZ6+zZXyrjh0mO5lT/MZWQDM2zGhen82I70aYGOsXfKVJX9L1Il+M1P01dgAbowS4&#10;62ud9DgDSnYlXV0usSIQ/k7XsUM9k2rc42OlJwUC6SP9fqgGIuuSzhehjqBIBfUjamJh7HmcUdy0&#10;YH9S0mO/l9T9ODIrKFEfNOq6zuZBBB8P8wWKQom99lTXHqY5QpXUUzJudz4OVWTc3KL+exmVec5k&#10;yhn7OJI4zVwYlOtzvPX8Z9g+AQAA//8DAFBLAwQUAAYACAAAACEAl4KLDt8AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhNlJQqjVNV/B1APTRQcXXjbRyI11HspuHtcU/0&#10;OJrRzDfFarIdG3HwrSMJ9zMBDKl2uqVGwufHy90CmA+KtOocoYRf9LAqr68KlWt3oi2OVWhYLCGf&#10;KwkmhD7n3NcGrfIz1yNF7+AGq0KUQ8P1oE6x3HY8EWLOrWopLhjV46PB+qc62ri7e07fx7fX7ffT&#10;F5p1tdsIjhspb2+m9RJYwCn8h+GMH9GhjEx7dyTtWSchHgkSsiwBdnZFtkiB7SUkD/MUeFnwywPl&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD28xwuMwIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXgosO3wAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="#e5e6ea">
+              <v:shapetype w14:anchorId="2B6136AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:27.6pt;width:529.2pt;height:110.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD28xwuMwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01xoSxs1XS1dipCW&#10;i7TwAY7jNBaOx9huk+Xrd+yk3QLiBZEHy56xz8ycM5PNzdApchLWSdAlzWYpJUJzqKU+lPTb1/2r&#10;FSXOM10zBVqU9FE4erN9+WLTm0Lk0IKqhSUIol3Rm5K23psiSRxvRcfcDIzQ6GzAdszj0R6S2rIe&#10;0TuV5Gm6THqwtbHAhXNovRuddBvxm0Zw/7lpnPBElRRz83G1ca3Cmmw3rDhYZlrJpzTYP2TRMakx&#10;6AXqjnlGjlb+AdVJbsFB42ccugSaRnIRa8BqsvS3ah5aZkSsBclx5kKT+3+w/NPpwXyxxA9vYUAB&#10;YxHO3AP/7oiGXcv0QdxaC30rWI2Bs0BZ0htXTE8D1a5wAaTqP0KNIrOjhwg0NLYLrGCdBNFRgMcL&#10;6WLwhKNx+SZPV3N0cfRl83S+zKMsCSvOz411/r2AjoRNSS2qGuHZ6d75kA4rzldCNAdK1nupVDzY&#10;Q7VTlpwYdkCWZ6+zZXyrjh0mO5lT/MZWQDM2zGhen82I70aYGOsXfKVJX9L1Il+M1P01dgAbowS4&#10;62ud9DgDSnYlXV0usSIQ/k7XsUM9k2rc42OlJwUC6SP9fqgGIuuSzhehjqBIBfUjamJh7HmcUdy0&#10;YH9S0mO/l9T9ODIrKFEfNOq6zuZBBB8P8wWKQom99lTXHqY5QpXUUzJudz4OVWTc3KL+exmVec5k&#10;yhn7OJI4zVwYlOtzvPX8Z9g+AQAA//8DAFBLAwQUAAYACAAAACEAl4KLDt8AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhNlJQqjVNV/B1APTRQcXXjbRyI11HspuHtcU/0&#10;OJrRzDfFarIdG3HwrSMJ9zMBDKl2uqVGwufHy90CmA+KtOocoYRf9LAqr68KlWt3oi2OVWhYLCGf&#10;KwkmhD7n3NcGrfIz1yNF7+AGq0KUQ8P1oE6x3HY8EWLOrWopLhjV46PB+qc62ri7e07fx7fX7ffT&#10;F5p1tdsIjhspb2+m9RJYwCn8h+GMH9GhjEx7dyTtWSchHgkSsiwBdnZFtkiB7SUkD/MUeFnwywPl&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD28xwuMwIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXgosO3wAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="#e5e6ea">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="5E35C2E2" w14:textId="77777777" w:rsidR="00F51106" w:rsidRDefault="00F51106" w:rsidP="00F51106">
                       <w:r w:rsidRPr="004879FC">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Important:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> Click this box and press Delete after completing this section.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="25EA3733" w14:textId="15B37099" w:rsidR="00DE2CB5" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5">
                       <w:r w:rsidRPr="00536116">
                         <w:t>Every business faces some uncertainty. Identify at least three possible risks that could affect your business’s success. This could be:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="25546463" w14:textId="77777777" w:rsidR="00DE2CB5" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="69"/>
@@ -15077,73 +15131,86 @@
                     </w:p>
                     <w:p w14:paraId="48E06C4B" w14:textId="77777777" w:rsidR="00DE2CB5" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="69"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00536116">
                         <w:t>Change in cost of raw materials</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="64A751A9" w14:textId="77777777" w:rsidR="00DE2CB5" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="69"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00536116">
                         <w:t>Losing a key team member</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3D896203" w14:textId="03F81FF2" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00DE2CB5" w:rsidP="008834E9">
+                    <w:p w14:paraId="3D896203" w14:textId="6F326976" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00DE2CB5" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
-                        <w:t>For each risk, explain what you will do to reduce the impact or respond it if happens.</w:t>
+                        <w:t>For each risk, explain what you will do to reduce the impact or respond i</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00397B35">
+                        <w:t>f</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00536116">
+                        <w:t xml:space="preserve"> i</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00397B35">
+                        <w:t>t</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00536116">
+                        <w:t xml:space="preserve"> happens.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="421618043"/>
         <w:placeholder>
           <w:docPart w:val="1663E7056B5543A1A19C05ABF073533E"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="14A69665" w14:textId="71ACA6CC" w:rsidR="00381B67" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="00A22DD0">
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve">Start writing </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Risks</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7FF7CE5C" w14:textId="77777777" w:rsidR="00DE2CB5" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5"/>
     <w:p w14:paraId="75FC83F5" w14:textId="62074DAD" w:rsidR="008834E9" w:rsidRDefault="008B7128" w:rsidP="008834E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc214550894"/>
       <w:r w:rsidRPr="00536116">
         <w:t>Backup Plan</w:t>
@@ -15383,50 +15450,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2B889A9F" w14:textId="50709E4F" w:rsidR="008834E9" w:rsidRPr="00EB2968" w:rsidRDefault="00DE2CB5" w:rsidP="008834E9">
                       <w:r w:rsidRPr="00536116">
                         <w:t>If you’ve taken on debt, explain how you could repay your loan if your business doesn’t succeed.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-310022308"/>
         <w:placeholder>
           <w:docPart w:val="76CB529F39C44B8C96C7270123B3DCF6"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="39F31DBC" w14:textId="7A2F23B7" w:rsidR="00DE2CB5" w:rsidRDefault="00DE2CB5" w:rsidP="00DE2CB5">
           <w:r w:rsidRPr="00536116">
             <w:t>Start writing</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> your</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Backup Plan</w:t>
           </w:r>
           <w:r w:rsidRPr="00536116">
             <w:t xml:space="preserve"> here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="52027EF5" w14:textId="77777777" w:rsidR="00DE2CB5" w:rsidRDefault="00DE2CB5">
       <w:pPr>
@@ -16002,50 +16070,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008B7128" w:rsidRPr="00536116">
         <w:t>Appendi</w:t>
       </w:r>
       <w:r w:rsidR="00B2302E" w:rsidRPr="00536116">
         <w:t>ces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="429404058"/>
         <w:placeholder>
           <w:docPart w:val="F55B0B8668944F7BBC4F11E5CBA0C379"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="72E0CE16" w14:textId="5ECC95B4" w:rsidR="009F1181" w:rsidRDefault="009F1181" w:rsidP="009F1181">
           <w:r>
             <w:t>Include any additional information here…</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7A85F6F4" w14:textId="13EE875A" w:rsidR="00A22CC4" w:rsidRPr="00536116" w:rsidRDefault="00DE2CB5" w:rsidP="006E7739">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="687D82D4" wp14:editId="7303B057">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1239520</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6720840" cy="1455420"/>
@@ -16159,58 +16228,58 @@
                     </w:p>
                     <w:p w14:paraId="54C371B7" w14:textId="614D13E2" w:rsidR="005C64CA" w:rsidRPr="00EB2968" w:rsidRDefault="005C64CA" w:rsidP="005C64CA"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A22CC4" w:rsidRPr="00536116" w:rsidSect="00D95E76">
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="758" w:bottom="851" w:left="851" w:header="708" w:footer="353" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1275BDB3" w14:textId="77777777" w:rsidR="001437C1" w:rsidRDefault="001437C1" w:rsidP="00A22DD0">
+    <w:p w14:paraId="6A721A34" w14:textId="77777777" w:rsidR="00CF2983" w:rsidRDefault="00CF2983" w:rsidP="00A22DD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="436304A8" w14:textId="77777777" w:rsidR="001437C1" w:rsidRDefault="001437C1" w:rsidP="00A22DD0">
+    <w:p w14:paraId="3D52215C" w14:textId="77777777" w:rsidR="00CF2983" w:rsidRDefault="00CF2983" w:rsidP="00A22DD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16220,73 +16289,72 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
-    <w:altName w:val="ＭＳ Ｐゴシック"/>
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BC Sans">
+    <w:altName w:val="Gadugi"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000001B" w:usb2="08002021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1178390131"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
@@ -16307,58 +16375,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3A74CE69" w14:textId="24E9C315" w:rsidR="000C4BAD" w:rsidRPr="0042784A" w:rsidRDefault="000C4BAD" w:rsidP="00A22DD0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15D0848C" w14:textId="77777777" w:rsidR="001437C1" w:rsidRDefault="001437C1" w:rsidP="00A22DD0">
+    <w:p w14:paraId="37C493EF" w14:textId="77777777" w:rsidR="00CF2983" w:rsidRDefault="00CF2983" w:rsidP="00A22DD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="075ACC21" w14:textId="77777777" w:rsidR="001437C1" w:rsidRDefault="001437C1" w:rsidP="00A22DD0">
+    <w:p w14:paraId="4C47946C" w14:textId="77777777" w:rsidR="00CF2983" w:rsidRDefault="00CF2983" w:rsidP="00A22DD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011B68DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C502938"/>
     <w:lvl w:ilvl="0" w:tplc="8A6A8EF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -24992,51 +25060,50 @@
   <w:num w:numId="71" w16cid:durableId="349336325">
     <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1172259734">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="636186764">
     <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="648941024">
     <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="107362289">
     <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="178548040">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="74"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E97E79"/>
@@ -25334,50 +25401,51 @@
     <w:rsid w:val="0035402D"/>
     <w:rsid w:val="0035442A"/>
     <w:rsid w:val="00354650"/>
     <w:rsid w:val="0035629D"/>
     <w:rsid w:val="00357B0E"/>
     <w:rsid w:val="0036076E"/>
     <w:rsid w:val="003610AA"/>
     <w:rsid w:val="0036146F"/>
     <w:rsid w:val="003629F2"/>
     <w:rsid w:val="003647B5"/>
     <w:rsid w:val="003703B3"/>
     <w:rsid w:val="003724A9"/>
     <w:rsid w:val="00376904"/>
     <w:rsid w:val="00377B33"/>
     <w:rsid w:val="00381B67"/>
     <w:rsid w:val="00383BD1"/>
     <w:rsid w:val="00386EE3"/>
     <w:rsid w:val="003870D1"/>
     <w:rsid w:val="00387BA0"/>
     <w:rsid w:val="00390D62"/>
     <w:rsid w:val="00391D4E"/>
     <w:rsid w:val="00392C54"/>
     <w:rsid w:val="0039417C"/>
     <w:rsid w:val="0039572C"/>
     <w:rsid w:val="00397A4D"/>
+    <w:rsid w:val="00397B35"/>
     <w:rsid w:val="003A0770"/>
     <w:rsid w:val="003A1AD7"/>
     <w:rsid w:val="003A54AD"/>
     <w:rsid w:val="003A7FCF"/>
     <w:rsid w:val="003B3C6F"/>
     <w:rsid w:val="003B4804"/>
     <w:rsid w:val="003B6248"/>
     <w:rsid w:val="003B7C88"/>
     <w:rsid w:val="003C0BD5"/>
     <w:rsid w:val="003C1DE8"/>
     <w:rsid w:val="003C2C7F"/>
     <w:rsid w:val="003C49C5"/>
     <w:rsid w:val="003C51E5"/>
     <w:rsid w:val="003C5E78"/>
     <w:rsid w:val="003C5F19"/>
     <w:rsid w:val="003C72D3"/>
     <w:rsid w:val="003D0175"/>
     <w:rsid w:val="003D05D8"/>
     <w:rsid w:val="003D07FE"/>
     <w:rsid w:val="003D4713"/>
     <w:rsid w:val="003D484C"/>
     <w:rsid w:val="003D4911"/>
     <w:rsid w:val="003D4E94"/>
     <w:rsid w:val="003D5EFD"/>
     <w:rsid w:val="003D708B"/>
@@ -26169,50 +26237,51 @@
     <w:rsid w:val="00CB05C3"/>
     <w:rsid w:val="00CB2AB0"/>
     <w:rsid w:val="00CB47CA"/>
     <w:rsid w:val="00CB5627"/>
     <w:rsid w:val="00CB5E0B"/>
     <w:rsid w:val="00CB7A46"/>
     <w:rsid w:val="00CB7E6E"/>
     <w:rsid w:val="00CC03B9"/>
     <w:rsid w:val="00CC4903"/>
     <w:rsid w:val="00CC5427"/>
     <w:rsid w:val="00CC58F2"/>
     <w:rsid w:val="00CD04D6"/>
     <w:rsid w:val="00CD0D0C"/>
     <w:rsid w:val="00CD184A"/>
     <w:rsid w:val="00CD22FC"/>
     <w:rsid w:val="00CD7947"/>
     <w:rsid w:val="00CE0167"/>
     <w:rsid w:val="00CE2128"/>
     <w:rsid w:val="00CE24B2"/>
     <w:rsid w:val="00CE2D0A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CF0373"/>
     <w:rsid w:val="00CF15C5"/>
     <w:rsid w:val="00CF22E9"/>
     <w:rsid w:val="00CF238D"/>
+    <w:rsid w:val="00CF2983"/>
     <w:rsid w:val="00CF3D95"/>
     <w:rsid w:val="00CF473E"/>
     <w:rsid w:val="00CF53FD"/>
     <w:rsid w:val="00CF7A0C"/>
     <w:rsid w:val="00D0015F"/>
     <w:rsid w:val="00D01DB3"/>
     <w:rsid w:val="00D02A0C"/>
     <w:rsid w:val="00D02D16"/>
     <w:rsid w:val="00D034EC"/>
     <w:rsid w:val="00D03BD0"/>
     <w:rsid w:val="00D03EA0"/>
     <w:rsid w:val="00D0517E"/>
     <w:rsid w:val="00D055C8"/>
     <w:rsid w:val="00D12716"/>
     <w:rsid w:val="00D134B8"/>
     <w:rsid w:val="00D14647"/>
     <w:rsid w:val="00D15EA5"/>
     <w:rsid w:val="00D16342"/>
     <w:rsid w:val="00D16378"/>
     <w:rsid w:val="00D21729"/>
     <w:rsid w:val="00D21D21"/>
     <w:rsid w:val="00D23DA4"/>
     <w:rsid w:val="00D251C4"/>
     <w:rsid w:val="00D31252"/>
     <w:rsid w:val="00D339BB"/>
@@ -26442,50 +26511,51 @@
     <w:rsid w:val="00F80550"/>
     <w:rsid w:val="00F816E6"/>
     <w:rsid w:val="00F827E8"/>
     <w:rsid w:val="00F858FE"/>
     <w:rsid w:val="00F929A7"/>
     <w:rsid w:val="00F9487C"/>
     <w:rsid w:val="00FA057F"/>
     <w:rsid w:val="00FA13F2"/>
     <w:rsid w:val="00FA2024"/>
     <w:rsid w:val="00FA521E"/>
     <w:rsid w:val="00FA6B63"/>
     <w:rsid w:val="00FA7626"/>
     <w:rsid w:val="00FB1964"/>
     <w:rsid w:val="00FB2164"/>
     <w:rsid w:val="00FB25AE"/>
     <w:rsid w:val="00FB305E"/>
     <w:rsid w:val="00FB3B9D"/>
     <w:rsid w:val="00FB3C3B"/>
     <w:rsid w:val="00FB52F7"/>
     <w:rsid w:val="00FB5758"/>
     <w:rsid w:val="00FB6D8F"/>
     <w:rsid w:val="00FB7AD7"/>
     <w:rsid w:val="00FC2F0C"/>
     <w:rsid w:val="00FC5279"/>
     <w:rsid w:val="00FC5638"/>
+    <w:rsid w:val="00FC7070"/>
     <w:rsid w:val="00FC70EC"/>
     <w:rsid w:val="00FC795F"/>
     <w:rsid w:val="00FD13B8"/>
     <w:rsid w:val="00FD6A3D"/>
     <w:rsid w:val="00FD6B9B"/>
     <w:rsid w:val="00FD7270"/>
     <w:rsid w:val="00FE2FBC"/>
     <w:rsid w:val="00FE3606"/>
     <w:rsid w:val="00FE3A77"/>
     <w:rsid w:val="00FF09EE"/>
     <w:rsid w:val="00FF0FCA"/>
     <w:rsid w:val="00FF1F6B"/>
     <w:rsid w:val="00FF3F69"/>
     <w:rsid w:val="00FF6660"/>
     <w:rsid w:val="034BD8BC"/>
     <w:rsid w:val="03BE2A2D"/>
     <w:rsid w:val="053550AD"/>
     <w:rsid w:val="0A7D5E16"/>
     <w:rsid w:val="0FFD70B2"/>
     <w:rsid w:val="10FCB15F"/>
     <w:rsid w:val="11B20834"/>
     <w:rsid w:val="12BAE63B"/>
     <w:rsid w:val="1768C271"/>
     <w:rsid w:val="1ACC3709"/>
     <w:rsid w:val="1F4ED35C"/>
@@ -29871,136 +29941,137 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
-    <w:altName w:val="ＭＳ Ｐゴシック"/>
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BC Sans">
+    <w:altName w:val="Gadugi"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000001B" w:usb2="08002021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D2E46"/>
     <w:rsid w:val="00166033"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00252868"/>
     <w:rsid w:val="002B4720"/>
     <w:rsid w:val="002F1274"/>
     <w:rsid w:val="002F6DDE"/>
     <w:rsid w:val="00343070"/>
     <w:rsid w:val="003811D1"/>
     <w:rsid w:val="003D2E46"/>
     <w:rsid w:val="004710BB"/>
     <w:rsid w:val="004C7BE1"/>
+    <w:rsid w:val="0054713B"/>
     <w:rsid w:val="005846DD"/>
     <w:rsid w:val="008934F2"/>
     <w:rsid w:val="0096129C"/>
     <w:rsid w:val="009F2A50"/>
     <w:rsid w:val="009F356E"/>
     <w:rsid w:val="009F6321"/>
     <w:rsid w:val="00A446D8"/>
     <w:rsid w:val="00B00384"/>
     <w:rsid w:val="00B1273B"/>
     <w:rsid w:val="00BE54EF"/>
     <w:rsid w:val="00D901BB"/>
     <w:rsid w:val="00D92722"/>
     <w:rsid w:val="00DF2DDA"/>
     <w:rsid w:val="00E42EF0"/>
     <w:rsid w:val="00F14925"/>
+    <w:rsid w:val="00FC7070"/>
     <w:rsid w:val="00FF216F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -31288,63 +31359,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Feathered" id="{EEC9B30E-2747-4D42-BCBE-A02BDEEEA114}" vid="{AACE42CE-5C67-4514-8A89-3472F564E146}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A17EEAB471E8C4CBDC769E9847CCEE2" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="63f1f043239c9f575753a22257720c6b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f0a9fd99-1468-44a5-8dd1-b0dbee1e288c" xmlns:ns3="fca04a33-8535-4904-9f08-254a6658678e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de5afeb341100e82178c2625c26448f0" ns2:_="" ns3:_="">
     <xsd:import namespace="f0a9fd99-1468-44a5-8dd1-b0dbee1e288c"/>
     <xsd:import namespace="fca04a33-8535-4904-9f08-254a6658678e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -31515,129 +31573,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42E39BCE-4E61-4D0C-A72E-84D5499FA3D5}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F952CD7-AA7C-468A-B52B-E0478DEB9DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f0a9fd99-1468-44a5-8dd1-b0dbee1e288c"/>
     <ds:schemaRef ds:uri="fca04a33-8535-4904-9f08-254a6658678e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E669FFF6-873C-43AA-852D-320835E4F53B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42E39BCE-4E61-4D0C-A72E-84D5499FA3D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{239B7B38-B3C5-4815-A4F6-FA4465D4A44F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>1047</Words>
-  <Characters>6493</Characters>
+  <Words>1125</Words>
+  <Characters>6415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>499</Lines>
-  <Paragraphs>327</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Branded Cover Template_Word</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7213</CharactersWithSpaces>
+  <CharactersWithSpaces>7525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Branded Cover Template_Word</dc:title>
   <dc:subject/>
   <dc:creator>Hrycyshen.Dylan@smallbusinessbc.ca</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A17EEAB471E8C4CBDC769E9847CCEE2</vt:lpwstr>